--- v0 (2026-02-06)
+++ v1 (2026-05-11)
@@ -12,102 +12,99 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Figure" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
-[...50 lines deleted...]
-Prozente wurden gewichtet in Bezug auf die Gesamtpopulation berechnet.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
+  <si>
+    <t>CoRolAR - Fréquence et durée d'usage de somnifères et tranquillisants, par sexe et âge (2016)</t>
+  </si>
+  <si>
+    <t>Usage au cours des 30 derniers jours, mais non quotidien</t>
+  </si>
+  <si>
+    <t>Usage quasi quotidien depuis moins d'une année</t>
+  </si>
+  <si>
+    <t>Usage (quasi) quoditien depuis 1 année ou plus</t>
+  </si>
+  <si>
+    <t>Hommes (15-34)</t>
+  </si>
+  <si>
+    <t>Hommes (35-54)</t>
+  </si>
+  <si>
+    <t>Hommes (55-69)</t>
+  </si>
+  <si>
+    <t>Hommes (70+)</t>
+  </si>
+  <si>
+    <t>Hommes (Total)</t>
+  </si>
+  <si>
+    <t>Femmes (15-34)</t>
+  </si>
+  <si>
+    <t>Femmes (35-54)</t>
+  </si>
+  <si>
+    <t>Femmes (55-69)</t>
+  </si>
+  <si>
+    <t>Femmes (70+)</t>
+  </si>
+  <si>
+    <t>Femmes (Total)</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Questions: "Au cours des 30 derniers jours, avez-vous pris des somnifères ou tranquillisants?" et, si oui: "Au cours des 30 derniers jours, combien y a-t-il eu de jours pendant lesquels vous avez pris des somnifères ou tranquillisants?" et, si tous les jours (ou presque): "Depuis combien de temps prenez-vous tous les jours (ou presque) des somnifères ou tranquillisants?"
+Pourcentages calculés sur la base du n pondéré, par rapport à la population totale.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -506,133 +503,131 @@
       <c r="B7">
         <v>5.2</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7">
         <v>4.4</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8">
         <v>1.8</v>
       </c>
       <c r="C8">
         <v>0.3</v>
       </c>
       <c r="D8">
         <v>2.9</v>
       </c>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A9"/>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B10">
         <v>0.4</v>
       </c>
       <c r="C10">
         <v>0.9</v>
       </c>
       <c r="D10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B11">
         <v>2.5</v>
       </c>
       <c r="C11">
         <v>0.4</v>
       </c>
       <c r="D11">
         <v>4.6</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B12">
         <v>4.5</v>
       </c>
       <c r="C12">
         <v>0.2</v>
       </c>
       <c r="D12">
         <v>6.6</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B13">
         <v>9.6</v>
       </c>
       <c r="C13">
         <v>1.4</v>
       </c>
       <c r="D13">
         <v>9.4</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B14">
         <v>3.5</v>
       </c>
       <c r="C14">
         <v>0.7</v>
       </c>
       <c r="D14">
         <v>5.1</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -642,32 +637,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Figure</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>suchtmonitoring.ch</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>CoRolAR - Häufigkeit und Dauer der Einnahme von Schlaf- und Beruhigungsmitteln, nach Geschlecht und Alter (2016)</dc:title>
-[...1 lines deleted...]
-  <dc:subject>CoRolAR - Häufigkeit und Dauer der Einnahme von Schlaf- und Beruhigungsmitteln, nach Geschlecht und Alter (2016)</dc:subject>
+  <dc:title>CoRolAR - Fréquence et durée d'usage de somnifères et tranquillisants, par sexe et âge (2016)</dc:title>
+  <dc:description>CoRolAR - Fréquence et durée d'usage de somnifères et tranquillisants, par sexe et âge (2016); 11.05.2026</dc:description>
+  <dc:subject>CoRolAR - Fréquence et durée d'usage de somnifères et tranquillisants, par sexe et âge (2016)</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>