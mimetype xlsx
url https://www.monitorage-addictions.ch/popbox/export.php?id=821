--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -14,195 +14,195 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Table" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>CoRolAR - Fréquence de consommation épisodique à risque au cours des derniers 12 mois, par sexe e</t>
-[...11 lines deleted...]
-    <t>femmes</t>
+    <t>CoRolAR - Häufigkeit des Rauschtrinkens in den letzten 12 Monaten, nach Geschlecht und Alter (2016)</t>
+  </si>
+  <si>
+    <t>Geschlecht</t>
+  </si>
+  <si>
+    <t>Alter</t>
+  </si>
+  <si>
+    <t>Männer</t>
+  </si>
+  <si>
+    <t>Frauen</t>
   </si>
   <si>
     <t>15-19</t>
   </si>
   <si>
     <t>20-24</t>
   </si>
   <si>
     <t>25-34</t>
   </si>
   <si>
     <t>35-44</t>
   </si>
   <si>
     <t>45-54</t>
   </si>
   <si>
     <t>55-64</t>
   </si>
   <si>
     <t>65-74</t>
   </si>
   <si>
     <t>75+</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
-    <t>Deux fois par semaine ou plus</t>
-[...17 lines deleted...]
-    <t>n (pondéré)</t>
+    <t>zweimal pro Woche oder häufiger</t>
+  </si>
+  <si>
+    <t>wöchentlich</t>
+  </si>
+  <si>
+    <t>monatlich</t>
+  </si>
+  <si>
+    <t>seltener</t>
+  </si>
+  <si>
+    <t>nie</t>
+  </si>
+  <si>
+    <t>abstinent</t>
+  </si>
+  <si>
+    <t>n (gewichtet)</t>
   </si>
   <si>
     <t xml:space="preserve"> 5407 </t>
   </si>
   <si>
     <t xml:space="preserve"> 5567 </t>
   </si>
   <si>
     <t xml:space="preserve"> 687 </t>
   </si>
   <si>
     <t xml:space="preserve"> 796 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1803 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1826 </t>
   </si>
   <si>
     <t xml:space="preserve"> 2029 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1561 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1221 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1050 </t>
   </si>
   <si>
     <t xml:space="preserve"> 10974 </t>
   </si>
   <si>
-    <t>n (non pondéré)</t>
+    <t>n (ungewichtet)</t>
   </si>
   <si>
     <t xml:space="preserve"> 5238 </t>
   </si>
   <si>
     <t xml:space="preserve"> 5744 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1797 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1151 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1108 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1399 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1771 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1478 </t>
   </si>
   <si>
     <t xml:space="preserve"> 1361 </t>
   </si>
   <si>
     <t xml:space="preserve"> 917 </t>
   </si>
   <si>
     <t xml:space="preserve"> 10982 </t>
   </si>
   <si>
-    <t>Questions</t>
-[...8 lines deleted...]
-    <t>Pourcentages en colonne; pourcentages calculés sur la base du n pondéré; le nombre de personnes effectivement interrogées correspond au "n (non pondéré)".</t>
+    <t>Fragen</t>
+  </si>
+  <si>
+    <t>"Haben Sie in Ihrem gesamten Leben insgesamt schon mindestens 1 ganzes Glas eines alkoholischen Getränkes getrunken, einzelne Probeschlückchen ausgeschlossen?" falls ja "Denken Sie jetzt einmal an das letzte Jahr, also an die letzten 12 Monate. Alles in allem, wie häufig haben Sie normalerweise alkoholische Getränke, also Bier, Wein, Likör/Aperitif oder gebrannte Wasser wie z.B. Schnäpse getrunken? Alles in allem, trinken Sie von diesen Getränken mehrmals am Tag oder wie häufig?" falls ja "An wie vielen Tagen konsumieren Sie normalerweise an den Wochenenden/unter der Woche Alkohol? (Wochenende: Freitag bis Sonntag)?" und "An den Tagen, an denen Sie am Wochenende/unter der Woche Alkohol trinken, wie viele Standardgetränke trinken Sie dann normalerweise an einem Tag, wo sie Alkohol trinken? Sind das 12 oder mehr, sind das 9 oder wie viele sind das?" und "Wie oft ist es im letzten Jahr vorgekommen, dass Sie während einer Gelegenheit 5 (für Männer)/4 (für Frauen) alkoholische Standardgetränke oder mehr getrunken haben?" zusätzlich wurde die Beantwortung der Frage "Was schätzen Sie, ist die höchste Anzahl Standardgetränke gewesen, die Sie jemals innerhalb von einem Tag während den letzten 12 Monaten getrunken haben?" herangezogen.</t>
+  </si>
+  <si>
+    <t>Anmerkungen</t>
+  </si>
+  <si>
+    <t>Spaltenprozente; Prozente wurden gewichtet berechnet; die Anzahl der tatsächlich befragten Personen wird mit 'n (ungewichtet)' angegeben.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -979,32 +979,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Table</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>suchtmonitoring.ch</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>CoRolAR - Fréquence de consommation épisodique à risque au cours des derniers 12 mois, par sexe e</dc:title>
-[...1 lines deleted...]
-  <dc:subject>CoRolAR - Fréquence de consommation épisodique à risque au cours des derniers 12 mois, par sexe e</dc:subject>
+  <dc:title>CoRolAR - Häufigkeit des Rauschtrinkens in den letzten 12 Monaten, nach Geschlecht und Alter (2016)</dc:title>
+  <dc:description>CoRolAR - Häufigkeit des Rauschtrinkens in den letzten 12 Monaten, nach Geschlecht und Alter (2016); 25.06.2026</dc:description>
+  <dc:subject>CoRolAR - Häufigkeit des Rauschtrinkens in den letzten 12 Monaten, nach Geschlecht und Alter (2016)</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>