--- v0 (2025-12-04)
+++ v1 (2026-06-25)
@@ -14,108 +14,108 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Table" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
-    <t xml:space="preserve">SGB - Häufigkeit des Heroingebrauchs, nach Alter (1992-2007)
+    <t xml:space="preserve">ESS - Fréquence de l'usage d'héroïne, par âge (1992-2007)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Alter </t>
+    <t xml:space="preserve">Âge </t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>15-39</t>
   </si>
   <si>
     <t>40+</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t xml:space="preserve">%  </t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
-    <t>aktueller Gebrauch</t>
+    <t>Consomme actuellement</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>ehemaliger Gebrauch</t>
-[...8 lines deleted...]
-    <t>n (ungewichtet)</t>
+    <t>Ne consomme plus</t>
+  </si>
+  <si>
+    <t>Jamais consommé</t>
+  </si>
+  <si>
+    <t>n (pondéré)</t>
+  </si>
+  <si>
+    <t>n (non pondéré)</t>
   </si>
   <si>
     <t>(0.1)</t>
   </si>
   <si>
-    <t>Fragen</t>
-[...10 lines deleted...]
-Für n&lt;30 werden Werte in Klammern angegeben, für n&lt;10 werden keine Werte angegeben.</t>
+    <t>Questions</t>
+  </si>
+  <si>
+    <t>"Avez-vous déjà pris de l'héroïne?" et, si oui: "en prenez-vous toujours?"</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>En 1992, ces questions ont uniquement été posées aux personnes de moins de 40 ans. En 1997, l'âge limite était de 50 ans, en 2002 de 65 ans et en 2007 de 70 ans. Pour les années 1997, 2002 et 2007, les personnes à qui la question n'a pas été posée sont comprises dans la catégorie "Jamais consommé".
+Pourcentages calculés sur la base du n pondéré; pourcentages en colonne.
+Pour n &lt; 30 les valeurs sont indiquées entre parenthèses, pour n &lt; 10 aucune valeur indiquée.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -823,35 +823,35 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Table</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>suchtmonitoring.ch</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>SGB - Häufigkeit des Heroingebrauchs, nach Alter (1992-2007)
+  <dc:title>ESS - Fréquence de l'usage d'héroïne, par âge (1992-2007)
 </dc:title>
-  <dc:description>SGB - Häufigkeit des Heroingebrauchs, nach Alter (1992-2007)
-[...1 lines deleted...]
-  <dc:subject>SGB - Häufigkeit des Heroingebrauchs, nach Alter (1992-2007)
+  <dc:description>ESS - Fréquence de l'usage d'héroïne, par âge (1992-2007)
+; 25.06.2026</dc:description>
+  <dc:subject>ESS - Fréquence de l'usage d'héroïne, par âge (1992-2007)
 </dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>