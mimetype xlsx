--- v0 (2026-03-01)
+++ v1 (2026-06-25)
@@ -14,109 +14,109 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Table" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
-    <t>BFS - Anzahl Todesfälle infolge von Medikamentengebrauch* bei Frauen, nach Alter (1995-2016)</t>
-[...2 lines deleted...]
-    <t>Alter</t>
+    <t>OFS - Nombre de décès dus à la consommation de médicaments* chez les femmes, par âge (1995-2016</t>
+  </si>
+  <si>
+    <t>Âge</t>
   </si>
   <si>
     <t>0-14</t>
   </si>
   <si>
     <t>15-19</t>
   </si>
   <si>
     <t>20-24</t>
   </si>
   <si>
     <t>25-29</t>
   </si>
   <si>
     <t>30-34</t>
   </si>
   <si>
     <t>35-39</t>
   </si>
   <si>
     <t>40-44</t>
   </si>
   <si>
     <t>45-49</t>
   </si>
   <si>
     <t>50-54</t>
   </si>
   <si>
     <t>55-59</t>
   </si>
   <si>
     <t>60-64</t>
   </si>
   <si>
     <t>65-69</t>
   </si>
   <si>
     <t>70-74</t>
   </si>
   <si>
     <t>75+</t>
   </si>
   <si>
-    <t>Total</t>
+    <t xml:space="preserve">Total </t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Anmerkungen</t>
-[...3 lines deleted...]
-* Ab 2009 schliesst die Kategorie X61 assistierte Suizide aus.</t>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Décès selon &lt;a href="https://www.bfs.admin.ch/bfs/fr/home/statistiques/sante/nomenclatures/medkk/instruments-codage-medical.assetdetail.1347606.html" target="_blank"&gt;CIM 10&lt;/a&gt;, enregistrés par l'OFS, codes F13 (troubles mentaux et du comportement liés à l'utilisation de sédatifs ou d'hypnotiques), X41 (intoxication accidentelle par des anti-épileptiques, sédatifs, hypnotiques, antiparkinsoniens et psychotropes et exposition à ces produits), X61 (auto-intoxication par des anti-épileptiques, sédatifs, hypnotiques, antiparkinsoniens et psychotropes et exposition à ces produits) und Y11 (intoxication par des anti-épileptiques, sédatifs, hypnotiques, antiparkinsoniens et psychotropes et exposition à ces produits).
+* Dès 2009, la catégorie X61 exclut les suicides assistés.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1540,52 +1540,52 @@
       </c>
       <c r="F25">
         <v>1</v>
       </c>
       <c r="G25">
         <v>3</v>
       </c>
       <c r="H25">
         <v>2</v>
       </c>
       <c r="I25">
         <v>4</v>
       </c>
       <c r="J25">
         <v>4</v>
       </c>
       <c r="K25">
         <v>2</v>
       </c>
       <c r="L25" t="s">
         <v>17</v>
       </c>
       <c r="M25">
         <v>2</v>
       </c>
-      <c r="N25">
-        <v>3</v>
+      <c r="N25" t="s">
+        <v>17</v>
       </c>
       <c r="O25">
         <v>3</v>
       </c>
       <c r="P25">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26">
         <v>2016</v>
       </c>
       <c r="B26" t="s">
         <v>17</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>17</v>
       </c>
       <c r="E26">
         <v>1</v>
       </c>
       <c r="F26">
@@ -1659,32 +1659,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Table</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>suchtmonitoring.ch</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>BFS - Anzahl Todesfälle infolge von Medikamentengebrauch* bei Frauen, nach Alter (1995-2016)</dc:title>
-[...1 lines deleted...]
-  <dc:subject>BFS - Anzahl Todesfälle infolge von Medikamentengebrauch* bei Frauen, nach Alter (1995-2016)</dc:subject>
+  <dc:title>OFS - Nombre de décès dus à la consommation de médicaments* chez les femmes, par âge (1995-2016</dc:title>
+  <dc:description>OFS - Nombre de décès dus à la consommation de médicaments* chez les femmes, par âge (1995-2016; 25.06.2026</dc:description>
+  <dc:subject>OFS - Nombre de décès dus à la consommation de médicaments* chez les femmes, par âge (1995-2016</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>