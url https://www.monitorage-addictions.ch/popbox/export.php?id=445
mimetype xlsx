--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -1660,31 +1660,31 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Table</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>suchtmonitoring.ch</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>OFS - Nombre de décès dus à la consommation de médicaments* chez les femmes, par âge (1995-2016</dc:title>
-  <dc:description>OFS - Nombre de décès dus à la consommation de médicaments* chez les femmes, par âge (1995-2016; 25.06.2026</dc:description>
+  <dc:description>OFS - Nombre de décès dus à la consommation de médicaments* chez les femmes, par âge (1995-2016; 10.08.2026</dc:description>
   <dc:subject>OFS - Nombre de décès dus à la consommation de médicaments* chez les femmes, par âge (1995-2016</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>