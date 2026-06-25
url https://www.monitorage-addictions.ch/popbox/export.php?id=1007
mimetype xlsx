--- v0 (2026-02-01)
+++ v1 (2026-06-25)
@@ -14,130 +14,130 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Table" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
-    <t>SGB - Häufigkeit des Konsums von Spirituosen bei Frauen, 7-Tage-Prävalenz, nach Sprachregion (1997</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">Total </t>
+    <t xml:space="preserve">ESS - Fréquence de consommation de spiritueux chez les femmes, prévalence à 7 jours, par région </t>
+  </si>
+  <si>
+    <t>Région linguistique</t>
+  </si>
+  <si>
+    <t>Allemand</t>
+  </si>
+  <si>
+    <t>Français</t>
+  </si>
+  <si>
+    <t>Italien</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
-    <t>täglich</t>
+    <t>Tous les jours</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>fast täglich</t>
+    <t>Presque tous les jours</t>
   </si>
   <si>
     <t>(0.1)</t>
   </si>
   <si>
-    <t>3 oder 4mal diese Woche</t>
+    <t>3 à 4 fois cette semaine</t>
   </si>
   <si>
     <t>(0.6)</t>
   </si>
   <si>
-    <t>1 oder 2mal diese Woche</t>
-[...8 lines deleted...]
-    <t>n (ungewichtet)</t>
+    <t>1 à 2 fois cette semaine</t>
+  </si>
+  <si>
+    <t>Aucune fois (7 derniers jours)</t>
+  </si>
+  <si>
+    <t>n (pondéré)</t>
+  </si>
+  <si>
+    <t>n (non pondéré)</t>
   </si>
   <si>
     <t>(0.4)</t>
   </si>
   <si>
     <t>(0.2)</t>
   </si>
   <si>
     <t>(0.5)</t>
   </si>
   <si>
     <t>(1.2)</t>
   </si>
   <si>
     <t>(0.3)</t>
   </si>
   <si>
-    <t>Fragen</t>
-[...12 lines deleted...]
- Für n &lt; 30 stehen Werte in Klammern, für n &lt; 10 werden keine Werte berichtet.</t>
+    <t>Questions</t>
+  </si>
+  <si>
+    <t>"Avez-vous bu des spiritueux (cognac, kirsch, liqueur, whisky, eau-de-vie, etc.) au cours des 7 derniers jours?" Si oui: "Combien de fois?"</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>En 2007 et 2012, ces questions n'ont pas été posées aux personnes qui ont répondu "moins d'une fois par mois" à la question principale sur la fréquence de consommation d'alcool. Pour les personnes concernées, cette donnée manquante a été remplacée par "Aucune fois". La comparabilité avec les résultats de 1997 et 2002 est ainsi quelque peu limitée.
+ Les données de 1992 ne sont pas comparables (questionnaire écrit) et ne sont donc pas présentées.
+ Les réponses des proxys ont été exclues, car elles ne comportaient pas de données sur la fréquence de consommation par type de boisson.
+ Pourcentages en colonne; les pourcentages ont été calculés sur la base du n pondéré; le nombre de personnes réellement interrogées correspond au n non pondéré. 
+ Pour n &lt; 30 les valeurs sont indiquées entre parenthèses, pour n &lt; 10 aucune valeur indiquée.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1074,32 +1074,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Table</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>suchtmonitoring.ch</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>SGB - Häufigkeit des Konsums von Spirituosen bei Frauen, 7-Tage-Prävalenz, nach Sprachregion (1997</dc:title>
-[...1 lines deleted...]
-  <dc:subject>SGB - Häufigkeit des Konsums von Spirituosen bei Frauen, 7-Tage-Prävalenz, nach Sprachregion (1997</dc:subject>
+  <dc:title>ESS - Fréquence de consommation de spiritueux chez les femmes, prévalence à 7 jours, par région </dc:title>
+  <dc:description>ESS - Fréquence de consommation de spiritueux chez les femmes, prévalence à 7 jours, par région ; 25.06.2026</dc:description>
+  <dc:subject>ESS - Fréquence de consommation de spiritueux chez les femmes, prévalence à 7 jours, par région </dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>