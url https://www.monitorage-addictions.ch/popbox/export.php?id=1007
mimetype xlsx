--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -1075,31 +1075,31 @@
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Table</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>suchtmonitoring.ch</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>ESS - Fréquence de consommation de spiritueux chez les femmes, prévalence à 7 jours, par région </dc:title>
-  <dc:description>ESS - Fréquence de consommation de spiritueux chez les femmes, prévalence à 7 jours, par région ; 25.06.2026</dc:description>
+  <dc:description>ESS - Fréquence de consommation de spiritueux chez les femmes, prévalence à 7 jours, par région ; 10.08.2026</dc:description>
   <dc:subject>ESS - Fréquence de consommation de spiritueux chez les femmes, prévalence à 7 jours, par région </dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>